--- v2 (2026-08-12)
+++ v3 (2026-09-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0DCC37C6" w14:textId="37E6F78D" w:rsidR="000A18F1" w:rsidRPr="00A36620" w:rsidRDefault="003D3DD1" w:rsidP="000A18F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
@@ -161,51 +161,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A18F1" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Technical Training Registration Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E845F20" w14:textId="77777777" w:rsidR="0062693B" w:rsidRPr="00A36620" w:rsidRDefault="0062693B" w:rsidP="0062693B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Check1"/>
     </w:p>
-    <w:p w14:paraId="6742314E" w14:textId="1B9C25FE" w:rsidR="004B0A64" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="003C4B44">
+    <w:p w14:paraId="6742314E" w14:textId="04BC7ECC" w:rsidR="004B0A64" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="003C4B44">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -220,366 +220,161 @@
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
+      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D32BF" w:rsidRPr="000D32BF">
+      <w:r w:rsidR="003D2AFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003D2AFB">
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000D32BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D2AFB">
+        <w:t xml:space="preserve">T – PVI </w:t>
+      </w:r>
+      <w:r w:rsidR="000D32BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D32BF">
+        <w:t>Trained</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D2AFB">
+        <w:t xml:space="preserve"> Technician </w:t>
+      </w:r>
+      <w:r w:rsidR="0041260C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">T – PVI </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D32BF">
+        <w:t>(All core PVI products)</w:t>
+      </w:r>
+      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Trained</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003D2AFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Technician </w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0041260C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(All core PVI products)</w:t>
+        <w:t>-1/2</w:t>
       </w:r>
       <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D2AFB">
+        <w:t xml:space="preserve"> days, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4A93">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0041260C">
+        <w:t>Fort Worth TX</w:t>
+      </w:r>
+      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>-1/2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
+        <w:t>, $</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> days, </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>500.00</w:t>
-      </w:r>
-[...178 lines deleted...]
-        <w:t>.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF940BD" w14:textId="27F4C59E" w:rsidR="0062693B" w:rsidRPr="00A36620" w:rsidRDefault="0062693B" w:rsidP="0062693B">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -4502,70 +4297,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="524488CB" w14:textId="5D26764E" w:rsidR="00691969" w:rsidRPr="002E3413" w:rsidRDefault="00691969" w:rsidP="002E3413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00691969" w:rsidRPr="002E3413" w:rsidSect="00E41542">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CA50F01" w14:textId="77777777" w:rsidR="008B5ED3" w:rsidRPr="00A36620" w:rsidRDefault="008B5ED3" w:rsidP="00EE0D28">
+    <w:p w14:paraId="4AEC98A1" w14:textId="77777777" w:rsidR="004713FE" w:rsidRPr="00A36620" w:rsidRDefault="004713FE" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="058AF9CF" w14:textId="77777777" w:rsidR="008B5ED3" w:rsidRPr="00A36620" w:rsidRDefault="008B5ED3" w:rsidP="00EE0D28">
+    <w:p w14:paraId="5B214363" w14:textId="77777777" w:rsidR="004713FE" w:rsidRPr="00A36620" w:rsidRDefault="004713FE" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4609,90 +4404,90 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09BE127E" w14:textId="77777777" w:rsidR="008B5ED3" w:rsidRPr="00A36620" w:rsidRDefault="008B5ED3" w:rsidP="00EE0D28">
+    <w:p w14:paraId="2C6ECACD" w14:textId="77777777" w:rsidR="004713FE" w:rsidRPr="00A36620" w:rsidRDefault="004713FE" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="104188C0" w14:textId="77777777" w:rsidR="008B5ED3" w:rsidRPr="00A36620" w:rsidRDefault="008B5ED3" w:rsidP="00EE0D28">
+    <w:p w14:paraId="545BA262" w14:textId="77777777" w:rsidR="004713FE" w:rsidRPr="00A36620" w:rsidRDefault="004713FE" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379C26DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC64B31E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5214,51 +5009,51 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1789352491">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1230381754">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1573006165">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="437212794">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1240170148">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q8WnGpbUmLJJAvFrl23UgqtQjndcjNJpaE7CyeO8QqztTcNYTE+ZIqEDmR6Da7G8w3iPTOUrpQIwBLcap3wHeg==" w:salt="tZMW0op0u+5Cii5iZu2gMw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uDFii5dzjkcGs6/4bTn4wiucmjOqFLyd0If5PtH5diRm59BcVnJDnh8vOW6wI4v8Zyt50S353hGZWB2hwwAI4w==" w:salt="YE04Q33qFmkcenN6TqfVdA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00761F5C"/>
     <w:rsid w:val="00014F7B"/>
     <w:rsid w:val="00016496"/>
     <w:rsid w:val="00022AA8"/>
     <w:rsid w:val="000348B9"/>
     <w:rsid w:val="00043A34"/>
@@ -5315,114 +5110,117 @@
     <w:rsid w:val="002E38E6"/>
     <w:rsid w:val="00300F13"/>
     <w:rsid w:val="00325807"/>
     <w:rsid w:val="0033273A"/>
     <w:rsid w:val="00346D54"/>
     <w:rsid w:val="003514B9"/>
     <w:rsid w:val="003657A5"/>
     <w:rsid w:val="003A0F70"/>
     <w:rsid w:val="003A61DB"/>
     <w:rsid w:val="003B1F8B"/>
     <w:rsid w:val="003C3C6A"/>
     <w:rsid w:val="003C4B44"/>
     <w:rsid w:val="003D2A19"/>
     <w:rsid w:val="003D2AFB"/>
     <w:rsid w:val="003D3DD1"/>
     <w:rsid w:val="003D454E"/>
     <w:rsid w:val="003D7BEE"/>
     <w:rsid w:val="003E3C58"/>
     <w:rsid w:val="003F09F1"/>
     <w:rsid w:val="003F3728"/>
     <w:rsid w:val="0041260C"/>
     <w:rsid w:val="00434DAC"/>
     <w:rsid w:val="004477F4"/>
     <w:rsid w:val="00462232"/>
     <w:rsid w:val="004651B6"/>
+    <w:rsid w:val="004713FE"/>
     <w:rsid w:val="0047384C"/>
     <w:rsid w:val="004871A5"/>
     <w:rsid w:val="00490281"/>
     <w:rsid w:val="004951A8"/>
     <w:rsid w:val="004A6242"/>
     <w:rsid w:val="004B0A64"/>
     <w:rsid w:val="004B5D4C"/>
     <w:rsid w:val="004C0E29"/>
     <w:rsid w:val="004C466C"/>
     <w:rsid w:val="004D54FC"/>
     <w:rsid w:val="004E0E6C"/>
     <w:rsid w:val="004E4A9E"/>
     <w:rsid w:val="004F1D1E"/>
     <w:rsid w:val="00505238"/>
     <w:rsid w:val="00514303"/>
     <w:rsid w:val="00526BE6"/>
     <w:rsid w:val="0054126A"/>
     <w:rsid w:val="00543C1D"/>
     <w:rsid w:val="0055566F"/>
     <w:rsid w:val="00564136"/>
     <w:rsid w:val="00575F7A"/>
     <w:rsid w:val="00582145"/>
     <w:rsid w:val="00584A49"/>
     <w:rsid w:val="00594072"/>
     <w:rsid w:val="005D16D2"/>
     <w:rsid w:val="005E3512"/>
     <w:rsid w:val="005F1F2A"/>
     <w:rsid w:val="005F57A7"/>
+    <w:rsid w:val="005F593E"/>
     <w:rsid w:val="00603A7B"/>
     <w:rsid w:val="0061055F"/>
     <w:rsid w:val="0061391A"/>
     <w:rsid w:val="00623756"/>
     <w:rsid w:val="0062693B"/>
     <w:rsid w:val="006336F1"/>
     <w:rsid w:val="00650B61"/>
     <w:rsid w:val="006529D0"/>
     <w:rsid w:val="006536C5"/>
     <w:rsid w:val="00653ADE"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="006720BE"/>
     <w:rsid w:val="006826D5"/>
     <w:rsid w:val="00687E76"/>
     <w:rsid w:val="00691969"/>
     <w:rsid w:val="006A2975"/>
     <w:rsid w:val="006B4588"/>
     <w:rsid w:val="006D4548"/>
     <w:rsid w:val="006D59B6"/>
     <w:rsid w:val="006E16FF"/>
     <w:rsid w:val="006E2619"/>
     <w:rsid w:val="006F4A93"/>
     <w:rsid w:val="006F7300"/>
     <w:rsid w:val="00732D33"/>
     <w:rsid w:val="007403D2"/>
     <w:rsid w:val="00754C7A"/>
     <w:rsid w:val="00761B02"/>
     <w:rsid w:val="00761F5C"/>
     <w:rsid w:val="0076325B"/>
     <w:rsid w:val="007671C7"/>
     <w:rsid w:val="00770FF6"/>
     <w:rsid w:val="007905B3"/>
     <w:rsid w:val="007A0195"/>
     <w:rsid w:val="007C51B4"/>
     <w:rsid w:val="007C7809"/>
     <w:rsid w:val="007D42E3"/>
+    <w:rsid w:val="007D6711"/>
     <w:rsid w:val="007E1DCE"/>
     <w:rsid w:val="007F6863"/>
     <w:rsid w:val="0080454F"/>
     <w:rsid w:val="0081112E"/>
     <w:rsid w:val="00813B11"/>
     <w:rsid w:val="00817F82"/>
     <w:rsid w:val="008243E7"/>
     <w:rsid w:val="008274A6"/>
     <w:rsid w:val="00827561"/>
     <w:rsid w:val="00831231"/>
     <w:rsid w:val="00832335"/>
     <w:rsid w:val="00836CBF"/>
     <w:rsid w:val="008400E2"/>
     <w:rsid w:val="0084436C"/>
     <w:rsid w:val="008451DF"/>
     <w:rsid w:val="00855466"/>
     <w:rsid w:val="00856F6B"/>
     <w:rsid w:val="008624A7"/>
     <w:rsid w:val="00865591"/>
     <w:rsid w:val="00871B2B"/>
     <w:rsid w:val="00874ABA"/>
     <w:rsid w:val="0089454D"/>
     <w:rsid w:val="008B37BC"/>
     <w:rsid w:val="008B5ED3"/>
     <w:rsid w:val="008C0120"/>
@@ -5436,50 +5234,51 @@
     <w:rsid w:val="00930913"/>
     <w:rsid w:val="00933DD6"/>
     <w:rsid w:val="00934E38"/>
     <w:rsid w:val="0093732A"/>
     <w:rsid w:val="00947257"/>
     <w:rsid w:val="0095361E"/>
     <w:rsid w:val="00970E9F"/>
     <w:rsid w:val="00976848"/>
     <w:rsid w:val="009862C0"/>
     <w:rsid w:val="00990F92"/>
     <w:rsid w:val="009B312A"/>
     <w:rsid w:val="009C48BB"/>
     <w:rsid w:val="009E155A"/>
     <w:rsid w:val="009F1106"/>
     <w:rsid w:val="009F178F"/>
     <w:rsid w:val="00A359EE"/>
     <w:rsid w:val="00A36620"/>
     <w:rsid w:val="00A43707"/>
     <w:rsid w:val="00A456EB"/>
     <w:rsid w:val="00A45B44"/>
     <w:rsid w:val="00A52617"/>
     <w:rsid w:val="00A53265"/>
     <w:rsid w:val="00A53DF3"/>
     <w:rsid w:val="00A61024"/>
     <w:rsid w:val="00A617C5"/>
+    <w:rsid w:val="00A64486"/>
     <w:rsid w:val="00A718C1"/>
     <w:rsid w:val="00A817B1"/>
     <w:rsid w:val="00A91DEA"/>
     <w:rsid w:val="00A96B12"/>
     <w:rsid w:val="00AC14D8"/>
     <w:rsid w:val="00AE0F1F"/>
     <w:rsid w:val="00AE6351"/>
     <w:rsid w:val="00AF6E3B"/>
     <w:rsid w:val="00B0060D"/>
     <w:rsid w:val="00B013FD"/>
     <w:rsid w:val="00B10F76"/>
     <w:rsid w:val="00B129BD"/>
     <w:rsid w:val="00B14200"/>
     <w:rsid w:val="00B146BF"/>
     <w:rsid w:val="00B55737"/>
     <w:rsid w:val="00B60E7A"/>
     <w:rsid w:val="00B75DFF"/>
     <w:rsid w:val="00B82D7B"/>
     <w:rsid w:val="00BA141E"/>
     <w:rsid w:val="00BC32E1"/>
     <w:rsid w:val="00BD2DA9"/>
     <w:rsid w:val="00BD79A6"/>
     <w:rsid w:val="00BD7B23"/>
     <w:rsid w:val="00BE58E7"/>
     <w:rsid w:val="00BE6E80"/>
@@ -6446,75 +6245,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E926607-CED5-4C41-A8BB-1766B24A4BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>395</Words>
-  <Characters>2256</Characters>
+  <Words>375</Words>
+  <Characters>2139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Technical Training Registration Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>aerco</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2646</CharactersWithSpaces>
+  <CharactersWithSpaces>2509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3473468</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.aerco.com/sales</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>