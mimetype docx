--- v1 (2025-12-14)
+++ v2 (2026-08-12)
@@ -161,612 +161,616 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A18F1" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Technical Training Registration Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E845F20" w14:textId="77777777" w:rsidR="0062693B" w:rsidRPr="00A36620" w:rsidRDefault="0062693B" w:rsidP="0062693B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Check1"/>
     </w:p>
-    <w:p w14:paraId="6742314E" w14:textId="144DB34A" w:rsidR="004B0A64" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="003C4B44">
+    <w:p w14:paraId="6742314E" w14:textId="1B9C25FE" w:rsidR="004B0A64" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="003C4B44">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D32BF" w:rsidRPr="000D32BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>After 8/1/26</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000D32BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T – PVI </w:t>
+      </w:r>
+      <w:r w:rsidR="000D32BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Trained</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technician </w:t>
+      </w:r>
+      <w:r w:rsidR="0041260C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(All core PVI products)</w:t>
+      </w:r>
+      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0041260C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-1/2</w:t>
+      </w:r>
+      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4A93">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fort Worth TX</w:t>
+      </w:r>
+      <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, $</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>500.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3C7F84" w14:textId="38828549" w:rsidR="003D2AFB" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="003D2AFB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D32BF" w:rsidRPr="000D32BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Before 8/1/26:</w:t>
+      </w:r>
+      <w:r w:rsidR="000D32BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>PTT</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>PVI Trained</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technician</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (All core PVI products)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2-1/2</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fort Worth TX</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, $</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>350</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF940BD" w14:textId="27F4C59E" w:rsidR="0062693B" w:rsidRPr="00A36620" w:rsidRDefault="0062693B" w:rsidP="0062693B">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Centurion Water Heater – Service Technical</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fort Worth TX, $150.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C2CA7A" w14:textId="77777777" w:rsidR="003D2AFB" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="003D2AFB">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00623756" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C564DF" w:rsidRPr="00A36620">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
+      <w:r w:rsidR="005E3512" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F4A93">
-[...109 lines deleted...]
-        <w:t>.00</w:t>
+      <w:r w:rsidR="003D2AFB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Water Sampling and Analysis: 1/2-day, Fort Worth TX, or Blauvelt NY (circle one), no charge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716A5FB7" w14:textId="1F21FCFD" w:rsidR="004B0A64" w:rsidRDefault="00061FB1" w:rsidP="003C4B44">
-[...255 lines deleted...]
-    <w:p w14:paraId="2ABFE64E" w14:textId="159A527C" w:rsidR="00BE6E80" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="006F4A93">
+    <w:p w14:paraId="1EF303DF" w14:textId="03DE5855" w:rsidR="00BE6E80" w:rsidRPr="00A36620" w:rsidRDefault="00BE6E80" w:rsidP="003D2AFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:after="40"/>
-        <w:ind w:left="4830" w:hanging="4830"/>
-[...117 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4830" w:hanging="4830"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21E6A249" w14:textId="48E26A1B" w:rsidR="00691969" w:rsidRPr="00A36620" w:rsidRDefault="00691969" w:rsidP="00691969">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:ind w:left="4830" w:hanging="4830"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
@@ -1142,51 +1146,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text7"/>
+            <w:bookmarkStart w:id="1" w:name="Text7"/>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
@@ -1214,51 +1218,51 @@
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="109019D2" w14:textId="206BD2D6" w:rsidR="00874ABA" w:rsidRPr="00A36620" w:rsidRDefault="00575F7A" w:rsidP="00934E38">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
@@ -2821,51 +2825,50 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B82EF4B" w14:textId="77777777" w:rsidR="00057A56" w:rsidRPr="00A36620" w:rsidRDefault="00057A56" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69230043" w14:textId="77777777" w:rsidR="00057A56" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3332,51 +3335,50 @@
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D027C3B" w14:textId="77777777" w:rsidR="00976848" w:rsidRPr="00A36620" w:rsidRDefault="00976848" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2364B8A1" w14:textId="7F57F972" w:rsidR="00063363" w:rsidRPr="00A36620" w:rsidRDefault="00063363" w:rsidP="005E3512">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Payee’s First/Last Name:</w:t>
             </w:r>
             <w:r w:rsidR="00650B61" w:rsidRPr="00A36620">
               <w:rPr>
@@ -3864,51 +3866,50 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E85D5F8" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F6E629B" w14:textId="5019BFFA" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Payee’s Email Address:</w:t>
             </w:r>
             <w:r w:rsidR="00575F7A" w:rsidRPr="00A36620">
               <w:rPr>
@@ -4129,51 +4130,50 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10F215DB" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="323D3446" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00220BD2" w:rsidRPr="00A36620" w14:paraId="7659899F" w14:textId="77777777" w:rsidTr="00220BD2">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4210,51 +4210,50 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D9584E3" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C17C125" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="004C0E29">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Please note that the PayTrace link has an expiration date. If the expiration date has expired and payment is not received, you will have to re-submit registration.</w:t>
             </w:r>
           </w:p>
@@ -4296,51 +4295,50 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29F788B1" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1843BAE1" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="096E685D" w14:textId="77777777" w:rsidR="00543C1D" w:rsidRPr="00211E13" w:rsidRDefault="00543C1D" w:rsidP="00691969">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -4506,68 +4504,68 @@
     </w:p>
     <w:p w14:paraId="524488CB" w14:textId="5D26764E" w:rsidR="00691969" w:rsidRPr="002E3413" w:rsidRDefault="00691969" w:rsidP="002E3413">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00691969" w:rsidRPr="002E3413" w:rsidSect="00E41542">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06542B45" w14:textId="77777777" w:rsidR="00BD7B23" w:rsidRPr="00A36620" w:rsidRDefault="00BD7B23" w:rsidP="00EE0D28">
+    <w:p w14:paraId="3CA50F01" w14:textId="77777777" w:rsidR="008B5ED3" w:rsidRPr="00A36620" w:rsidRDefault="008B5ED3" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="106938CF" w14:textId="77777777" w:rsidR="00BD7B23" w:rsidRPr="00A36620" w:rsidRDefault="00BD7B23" w:rsidP="00EE0D28">
+    <w:p w14:paraId="058AF9CF" w14:textId="77777777" w:rsidR="008B5ED3" w:rsidRPr="00A36620" w:rsidRDefault="008B5ED3" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4613,68 +4611,68 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F2D1490" w14:textId="77777777" w:rsidR="00BD7B23" w:rsidRPr="00A36620" w:rsidRDefault="00BD7B23" w:rsidP="00EE0D28">
+    <w:p w14:paraId="09BE127E" w14:textId="77777777" w:rsidR="008B5ED3" w:rsidRPr="00A36620" w:rsidRDefault="008B5ED3" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="746FAD0A" w14:textId="77777777" w:rsidR="00BD7B23" w:rsidRPr="00A36620" w:rsidRDefault="00BD7B23" w:rsidP="00EE0D28">
+    <w:p w14:paraId="104188C0" w14:textId="77777777" w:rsidR="008B5ED3" w:rsidRPr="00A36620" w:rsidRDefault="008B5ED3" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379C26DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC64B31E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
@@ -5216,140 +5214,144 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1789352491">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1230381754">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1573006165">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="437212794">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1240170148">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="67nNkh4DUs3ilXiC5AXL/OZP2gERqf9bc07z6EzxJ4EmMd3TtYPs6MDzuCRCWWtHy0wAxAX0YW9vMiP7nyjS8A==" w:salt="k0fOVUPV6aE94bhqoEwP9g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q8WnGpbUmLJJAvFrl23UgqtQjndcjNJpaE7CyeO8QqztTcNYTE+ZIqEDmR6Da7G8w3iPTOUrpQIwBLcap3wHeg==" w:salt="tZMW0op0u+5Cii5iZu2gMw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00761F5C"/>
     <w:rsid w:val="00014F7B"/>
     <w:rsid w:val="00016496"/>
     <w:rsid w:val="00022AA8"/>
     <w:rsid w:val="000348B9"/>
     <w:rsid w:val="00043A34"/>
     <w:rsid w:val="0005581A"/>
     <w:rsid w:val="00057A56"/>
     <w:rsid w:val="00061FB1"/>
     <w:rsid w:val="000632FB"/>
     <w:rsid w:val="00063363"/>
     <w:rsid w:val="000671C7"/>
     <w:rsid w:val="000778BC"/>
     <w:rsid w:val="00084C2C"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="00093BE4"/>
     <w:rsid w:val="000A18F1"/>
     <w:rsid w:val="000A7AC5"/>
     <w:rsid w:val="000C2D99"/>
+    <w:rsid w:val="000D32BF"/>
     <w:rsid w:val="00120375"/>
     <w:rsid w:val="001325B7"/>
     <w:rsid w:val="0014148F"/>
     <w:rsid w:val="00147DB5"/>
     <w:rsid w:val="001508BD"/>
     <w:rsid w:val="0015277F"/>
     <w:rsid w:val="00153F64"/>
     <w:rsid w:val="00166B40"/>
     <w:rsid w:val="001774EC"/>
     <w:rsid w:val="001846B6"/>
     <w:rsid w:val="0019165A"/>
     <w:rsid w:val="00192A1A"/>
     <w:rsid w:val="001A1809"/>
     <w:rsid w:val="001B1772"/>
     <w:rsid w:val="001E350B"/>
     <w:rsid w:val="001E3D41"/>
     <w:rsid w:val="001E5B78"/>
     <w:rsid w:val="00202852"/>
     <w:rsid w:val="002035D1"/>
     <w:rsid w:val="00206C25"/>
     <w:rsid w:val="00211E13"/>
     <w:rsid w:val="00213162"/>
     <w:rsid w:val="00220BD2"/>
     <w:rsid w:val="0023411A"/>
     <w:rsid w:val="00245172"/>
     <w:rsid w:val="00250930"/>
     <w:rsid w:val="002659F4"/>
     <w:rsid w:val="0028199A"/>
     <w:rsid w:val="002944F5"/>
     <w:rsid w:val="002A5054"/>
+    <w:rsid w:val="002A5A4E"/>
     <w:rsid w:val="002A6671"/>
     <w:rsid w:val="002C0958"/>
     <w:rsid w:val="002C44CB"/>
     <w:rsid w:val="002D0044"/>
     <w:rsid w:val="002E3413"/>
     <w:rsid w:val="002E38E6"/>
     <w:rsid w:val="00300F13"/>
     <w:rsid w:val="00325807"/>
     <w:rsid w:val="0033273A"/>
     <w:rsid w:val="00346D54"/>
     <w:rsid w:val="003514B9"/>
     <w:rsid w:val="003657A5"/>
     <w:rsid w:val="003A0F70"/>
     <w:rsid w:val="003A61DB"/>
     <w:rsid w:val="003B1F8B"/>
     <w:rsid w:val="003C3C6A"/>
     <w:rsid w:val="003C4B44"/>
     <w:rsid w:val="003D2A19"/>
+    <w:rsid w:val="003D2AFB"/>
     <w:rsid w:val="003D3DD1"/>
     <w:rsid w:val="003D454E"/>
     <w:rsid w:val="003D7BEE"/>
+    <w:rsid w:val="003E3C58"/>
     <w:rsid w:val="003F09F1"/>
     <w:rsid w:val="003F3728"/>
     <w:rsid w:val="0041260C"/>
     <w:rsid w:val="00434DAC"/>
     <w:rsid w:val="004477F4"/>
     <w:rsid w:val="00462232"/>
     <w:rsid w:val="004651B6"/>
     <w:rsid w:val="0047384C"/>
     <w:rsid w:val="004871A5"/>
     <w:rsid w:val="00490281"/>
     <w:rsid w:val="004951A8"/>
     <w:rsid w:val="004A6242"/>
     <w:rsid w:val="004B0A64"/>
     <w:rsid w:val="004B5D4C"/>
     <w:rsid w:val="004C0E29"/>
     <w:rsid w:val="004C466C"/>
     <w:rsid w:val="004D54FC"/>
     <w:rsid w:val="004E0E6C"/>
     <w:rsid w:val="004E4A9E"/>
     <w:rsid w:val="004F1D1E"/>
     <w:rsid w:val="00505238"/>
     <w:rsid w:val="00514303"/>
     <w:rsid w:val="00526BE6"/>
     <w:rsid w:val="0054126A"/>
     <w:rsid w:val="00543C1D"/>
@@ -5372,76 +5374,79 @@
     <w:rsid w:val="00650B61"/>
     <w:rsid w:val="006529D0"/>
     <w:rsid w:val="006536C5"/>
     <w:rsid w:val="00653ADE"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="006720BE"/>
     <w:rsid w:val="006826D5"/>
     <w:rsid w:val="00687E76"/>
     <w:rsid w:val="00691969"/>
     <w:rsid w:val="006A2975"/>
     <w:rsid w:val="006B4588"/>
     <w:rsid w:val="006D4548"/>
     <w:rsid w:val="006D59B6"/>
     <w:rsid w:val="006E16FF"/>
     <w:rsid w:val="006E2619"/>
     <w:rsid w:val="006F4A93"/>
     <w:rsid w:val="006F7300"/>
     <w:rsid w:val="00732D33"/>
     <w:rsid w:val="007403D2"/>
     <w:rsid w:val="00754C7A"/>
     <w:rsid w:val="00761B02"/>
     <w:rsid w:val="00761F5C"/>
     <w:rsid w:val="0076325B"/>
     <w:rsid w:val="007671C7"/>
     <w:rsid w:val="00770FF6"/>
+    <w:rsid w:val="007905B3"/>
     <w:rsid w:val="007A0195"/>
     <w:rsid w:val="007C51B4"/>
+    <w:rsid w:val="007C7809"/>
     <w:rsid w:val="007D42E3"/>
     <w:rsid w:val="007E1DCE"/>
     <w:rsid w:val="007F6863"/>
     <w:rsid w:val="0080454F"/>
     <w:rsid w:val="0081112E"/>
     <w:rsid w:val="00813B11"/>
     <w:rsid w:val="00817F82"/>
     <w:rsid w:val="008243E7"/>
     <w:rsid w:val="008274A6"/>
     <w:rsid w:val="00827561"/>
     <w:rsid w:val="00831231"/>
     <w:rsid w:val="00832335"/>
     <w:rsid w:val="00836CBF"/>
     <w:rsid w:val="008400E2"/>
     <w:rsid w:val="0084436C"/>
     <w:rsid w:val="008451DF"/>
     <w:rsid w:val="00855466"/>
     <w:rsid w:val="00856F6B"/>
     <w:rsid w:val="008624A7"/>
     <w:rsid w:val="00865591"/>
     <w:rsid w:val="00871B2B"/>
     <w:rsid w:val="00874ABA"/>
     <w:rsid w:val="0089454D"/>
     <w:rsid w:val="008B37BC"/>
+    <w:rsid w:val="008B5ED3"/>
     <w:rsid w:val="008C0120"/>
     <w:rsid w:val="008C54F0"/>
     <w:rsid w:val="008C59A8"/>
     <w:rsid w:val="008F05C1"/>
     <w:rsid w:val="008F2B6D"/>
     <w:rsid w:val="008F79FA"/>
     <w:rsid w:val="0090789E"/>
     <w:rsid w:val="00924922"/>
     <w:rsid w:val="00930913"/>
     <w:rsid w:val="00933DD6"/>
     <w:rsid w:val="00934E38"/>
     <w:rsid w:val="0093732A"/>
     <w:rsid w:val="00947257"/>
     <w:rsid w:val="0095361E"/>
     <w:rsid w:val="00970E9F"/>
     <w:rsid w:val="00976848"/>
     <w:rsid w:val="009862C0"/>
     <w:rsid w:val="00990F92"/>
     <w:rsid w:val="009B312A"/>
     <w:rsid w:val="009C48BB"/>
     <w:rsid w:val="009E155A"/>
     <w:rsid w:val="009F1106"/>
     <w:rsid w:val="009F178F"/>
     <w:rsid w:val="00A359EE"/>
     <w:rsid w:val="00A36620"/>
@@ -5465,51 +5470,50 @@
     <w:rsid w:val="00B013FD"/>
     <w:rsid w:val="00B10F76"/>
     <w:rsid w:val="00B129BD"/>
     <w:rsid w:val="00B14200"/>
     <w:rsid w:val="00B146BF"/>
     <w:rsid w:val="00B55737"/>
     <w:rsid w:val="00B60E7A"/>
     <w:rsid w:val="00B75DFF"/>
     <w:rsid w:val="00B82D7B"/>
     <w:rsid w:val="00BA141E"/>
     <w:rsid w:val="00BC32E1"/>
     <w:rsid w:val="00BD2DA9"/>
     <w:rsid w:val="00BD79A6"/>
     <w:rsid w:val="00BD7B23"/>
     <w:rsid w:val="00BE58E7"/>
     <w:rsid w:val="00BE6E80"/>
     <w:rsid w:val="00BF4C8D"/>
     <w:rsid w:val="00BF6FEF"/>
     <w:rsid w:val="00C02857"/>
     <w:rsid w:val="00C124A5"/>
     <w:rsid w:val="00C15D40"/>
     <w:rsid w:val="00C17097"/>
     <w:rsid w:val="00C201F9"/>
     <w:rsid w:val="00C23DC4"/>
     <w:rsid w:val="00C464A2"/>
-    <w:rsid w:val="00C564DF"/>
     <w:rsid w:val="00C96224"/>
     <w:rsid w:val="00C97B77"/>
     <w:rsid w:val="00CB0E6B"/>
     <w:rsid w:val="00CB2A33"/>
     <w:rsid w:val="00CC173F"/>
     <w:rsid w:val="00CC1B30"/>
     <w:rsid w:val="00CC2A48"/>
     <w:rsid w:val="00CC30B5"/>
     <w:rsid w:val="00CD00BA"/>
     <w:rsid w:val="00CD00D3"/>
     <w:rsid w:val="00CE70DC"/>
     <w:rsid w:val="00CF2171"/>
     <w:rsid w:val="00CF2D3D"/>
     <w:rsid w:val="00CF3C00"/>
     <w:rsid w:val="00D00DAF"/>
     <w:rsid w:val="00D015ED"/>
     <w:rsid w:val="00D04E29"/>
     <w:rsid w:val="00D07DE9"/>
     <w:rsid w:val="00D13E54"/>
     <w:rsid w:val="00D1409C"/>
     <w:rsid w:val="00D36B32"/>
     <w:rsid w:val="00D372B3"/>
     <w:rsid w:val="00D5051E"/>
     <w:rsid w:val="00D63190"/>
     <w:rsid w:val="00D63BEE"/>
@@ -5539,50 +5543,51 @@
     <w:rsid w:val="00EA6D49"/>
     <w:rsid w:val="00EA7E1B"/>
     <w:rsid w:val="00EC11C0"/>
     <w:rsid w:val="00EC184C"/>
     <w:rsid w:val="00ED63AB"/>
     <w:rsid w:val="00EE0D28"/>
     <w:rsid w:val="00F11D52"/>
     <w:rsid w:val="00F16590"/>
     <w:rsid w:val="00F222B1"/>
     <w:rsid w:val="00F30E52"/>
     <w:rsid w:val="00F31ACD"/>
     <w:rsid w:val="00F32C39"/>
     <w:rsid w:val="00F34220"/>
     <w:rsid w:val="00F37ABA"/>
     <w:rsid w:val="00F40845"/>
     <w:rsid w:val="00F42134"/>
     <w:rsid w:val="00F438D0"/>
     <w:rsid w:val="00F44C1A"/>
     <w:rsid w:val="00F47C2E"/>
     <w:rsid w:val="00F47E00"/>
     <w:rsid w:val="00F51ED0"/>
     <w:rsid w:val="00F55AC8"/>
     <w:rsid w:val="00F561AA"/>
     <w:rsid w:val="00FB3833"/>
     <w:rsid w:val="00FC53EC"/>
+    <w:rsid w:val="00FD0058"/>
     <w:rsid w:val="00FD2339"/>
     <w:rsid w:val="00FD4F41"/>
     <w:rsid w:val="00FE17E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6438,78 +6443,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E926607-CED5-4C41-A8BB-1766B24A4BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>392</Words>
-  <Characters>2240</Characters>
+  <Words>395</Words>
+  <Characters>2256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Technical Training Registration Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>aerco</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2627</CharactersWithSpaces>
+  <CharactersWithSpaces>2646</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3473468</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.aerco.com/sales</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>